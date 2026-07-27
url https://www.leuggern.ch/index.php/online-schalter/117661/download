--- v0 (2025-12-15)
+++ v1 (2026-07-27)
@@ -1,184 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="100A5606" w14:textId="2A851A4C" w:rsidR="00535C70" w:rsidRDefault="00870C6C" w:rsidP="00396264">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Mittagstisch Gemeinde Leuggern. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B44E30" w14:textId="36B2B8E9" w:rsidR="00873D5D" w:rsidRPr="007F00C2" w:rsidRDefault="007F00C2" w:rsidP="00396264">
+    <w:p w14:paraId="40B44E30" w14:textId="6C6AE73E" w:rsidR="00873D5D" w:rsidRPr="007F00C2" w:rsidRDefault="007F00C2" w:rsidP="00396264">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F00C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldeformular </w:t>
       </w:r>
-      <w:r w:rsidR="00440D68">
+      <w:r w:rsidR="008015D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007F00C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Semester </w:t>
       </w:r>
       <w:r w:rsidR="0067656A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Schuljahr 202</w:t>
       </w:r>
-      <w:r w:rsidR="00232748">
+      <w:r w:rsidR="00A8367E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0067656A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00232748">
+      <w:r w:rsidR="00A8367E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57FEB4EA" w14:textId="2C0C7466" w:rsidR="004749AD" w:rsidRPr="00870C6C" w:rsidRDefault="004749AD" w:rsidP="00396264">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4323405E" w14:textId="060F48E1" w:rsidR="00770D43" w:rsidRDefault="00870C6C" w:rsidP="00396264">
+    <w:p w14:paraId="4323405E" w14:textId="24D3EC18" w:rsidR="00770D43" w:rsidRDefault="00870C6C" w:rsidP="00396264">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieses Anmeldeformular gilt für </w:t>
       </w:r>
       <w:r w:rsidR="00303898">
         <w:rPr>
@@ -199,217 +194,207 @@
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>regelmässigen Besuch</w:t>
       </w:r>
       <w:r w:rsidR="00303898">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> im</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00482D4F">
+      <w:r w:rsidR="008015D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Semester </w:t>
       </w:r>
       <w:r w:rsidR="00535C70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>des Schuljahres 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00232748">
+        <w:t xml:space="preserve">des Schuljahres </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8367E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00535C70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00232748">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8367E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>2027</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (d.h. vom 1. </w:t>
       </w:r>
-      <w:r w:rsidR="00440D68">
+      <w:r w:rsidR="008015D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Februar</w:t>
+        <w:t>August</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00232748">
+      <w:r w:rsidR="00A8367E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> bis 31. </w:t>
       </w:r>
-      <w:r w:rsidR="00440D68">
+      <w:r w:rsidR="008015D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Juli</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008015D8">
+        <w:t>Januar 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8367E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...9 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0279FA56" w14:textId="1C855790" w:rsidR="00FA283D" w:rsidRDefault="00FA283D" w:rsidP="00396264">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2EFB62" w14:textId="1F99E690" w:rsidR="00FA283D" w:rsidRDefault="00FA283D" w:rsidP="00FA283D">
+    <w:p w14:paraId="4D2EFB62" w14:textId="22D97B1C" w:rsidR="00FA283D" w:rsidRDefault="00FA283D" w:rsidP="00FA283D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Es ist pro Kind ein Anmeldeformular auszufüllen</w:t>
       </w:r>
       <w:r w:rsidR="00842109">
         <w:rPr>
@@ -417,101 +402,61 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r w:rsidR="00F50D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">muss </w:t>
       </w:r>
       <w:r w:rsidR="00842109">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">bis spätestens </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00440D68">
+        <w:t xml:space="preserve">bis spätestens 30. Juni </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8367E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...39 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00842109">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> der Gemeinde</w:t>
       </w:r>
       <w:r w:rsidR="00842109" w:rsidRPr="00F50D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kanzlei Leuggern (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00842109" w:rsidRPr="00F50D2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -544,116 +489,99 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">gern) </w:t>
       </w:r>
       <w:r w:rsidR="00F50D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eingereicht werden</w:t>
       </w:r>
       <w:r w:rsidR="00842109">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418B6E5B" w14:textId="1D157CB7" w:rsidR="00282791" w:rsidRDefault="00282791" w:rsidP="00FA283D">
+    <w:p w14:paraId="52856A2D" w14:textId="63473216" w:rsidR="00DF2FA6" w:rsidRDefault="00DF2FA6" w:rsidP="00FA283D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D980493" w14:textId="387A089B" w:rsidR="00AD0A76" w:rsidRDefault="00AD0A76" w:rsidP="00AD0A76">
+    <w:p w14:paraId="41AB913C" w14:textId="731D05B5" w:rsidR="0083447C" w:rsidRDefault="00DF2FA6" w:rsidP="009E3F13">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Nach Einreichung des Anmeldeformulars erhalten Sie eine Anmeldebestätigung</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nach Einreichung des Anmeldeformulars erhalten Sie eine Anmeldebestätigung.</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="08E9D071" w14:textId="092510C1" w:rsidR="00A61356" w:rsidRDefault="00A61356" w:rsidP="00DB441A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E9D071" w14:textId="77777777" w:rsidR="00A61356" w:rsidRDefault="00A61356" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="448B0753" w14:textId="6E52ACFE" w:rsidR="00870C6C" w:rsidRPr="00572D80" w:rsidRDefault="00870C6C" w:rsidP="000321B6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="3969"/>
@@ -735,445 +663,320 @@
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="0E66D632" w14:textId="77777777" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="0083447C" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00870C6C" w:rsidRPr="00870C6C" w14:paraId="224A78DE" w14:textId="77777777" w:rsidTr="00F4105F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58FB3007" w14:textId="2DED4392" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="0083447C" w:rsidP="00396264">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="376E6CA3" w14:textId="77777777" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="0083447C" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00870C6C" w:rsidRPr="00870C6C" w14:paraId="24041F4D" w14:textId="77777777" w:rsidTr="00F4105F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E0B9359" w14:textId="61868A1E" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="0083447C" w:rsidP="00396264">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="3D2087BC" w14:textId="77777777" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="0083447C" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00870C6C" w:rsidRPr="00870C6C" w14:paraId="6AD51F9B" w14:textId="77777777" w:rsidTr="00F4105F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D3184F2" w14:textId="4F91237F" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="0083447C" w:rsidP="00396264">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLZ und Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="7FC605B0" w14:textId="77777777" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="0083447C" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00870C6C" w:rsidRPr="00870C6C" w14:paraId="15EF4B9F" w14:textId="77777777" w:rsidTr="00F4105F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D2A6217" w14:textId="456FE150" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="00870C6C" w:rsidP="00396264">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geburtsdatum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="2E01CBAC" w14:textId="77777777" w:rsidR="0083447C" w:rsidRPr="00870C6C" w:rsidRDefault="0083447C" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4615" w:rsidRPr="00870C6C" w14:paraId="555F4BFD" w14:textId="77777777" w:rsidTr="00DA4615">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E5F8930" w14:textId="7B08C36F" w:rsidR="00DA4615" w:rsidRPr="00870C6C" w:rsidRDefault="00DA4615" w:rsidP="00396264">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1182,142 +985,92 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lehrperson / </w:t>
             </w:r>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klasse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="7BA1AA8F" w14:textId="77777777" w:rsidR="00DA4615" w:rsidRPr="00870C6C" w:rsidRDefault="00DA4615" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="621EDF09" w14:textId="058FE06F" w:rsidR="00DA4615" w:rsidRPr="00870C6C" w:rsidRDefault="00DA4615" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A92ECB3" w14:textId="7B374767" w:rsidR="007A667E" w:rsidRDefault="007A667E" w:rsidP="004749AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42658DF6" w14:textId="77777777" w:rsidR="0056568E" w:rsidRPr="00870C6C" w:rsidRDefault="0056568E" w:rsidP="004749AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="151CC428" w14:textId="321044DB" w:rsidR="00E64248" w:rsidRPr="00572D80" w:rsidRDefault="00870C6C" w:rsidP="00572D80">
       <w:pPr>
@@ -1469,279 +1222,225 @@
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D5CE87D" w14:textId="77777777" w:rsidR="00A96C9C" w:rsidRPr="00870C6C" w:rsidRDefault="00A96C9C" w:rsidP="00396264">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Montag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...44 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504FECC2" w14:textId="77777777" w:rsidR="00A96C9C" w:rsidRPr="00870C6C" w:rsidRDefault="00A96C9C" w:rsidP="00476B7D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1184"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="253AB727" w14:textId="0A2F9E69" w:rsidR="00A96C9C" w:rsidRPr="00870C6C" w:rsidRDefault="00A96C9C" w:rsidP="00396264">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dienstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...41 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5891237D" w14:textId="77777777" w:rsidR="00A96C9C" w:rsidRPr="00870C6C" w:rsidRDefault="00A96C9C" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530B67D2" w14:textId="5FDCCF53" w:rsidR="00A96C9C" w:rsidRPr="00870C6C" w:rsidRDefault="00A96C9C" w:rsidP="00396264">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Donnerstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...41 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779AD554" w14:textId="77777777" w:rsidR="00A96C9C" w:rsidRPr="00870C6C" w:rsidRDefault="00A96C9C" w:rsidP="00396264">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EA9DA8C" w14:textId="1AC348AA" w:rsidR="00A96C9C" w:rsidRDefault="00A96C9C" w:rsidP="00DB441A">
+    <w:p w14:paraId="38C7C559" w14:textId="2B7074DC" w:rsidR="00AF6CC2" w:rsidRDefault="00AF6CC2" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C764D1" w14:textId="77777777" w:rsidR="00314F51" w:rsidRDefault="00314F51" w:rsidP="00DB441A">
+    <w:p w14:paraId="143FE115" w14:textId="71AAAF34" w:rsidR="00161A2F" w:rsidRDefault="00161A2F" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C105028" w14:textId="71FCFECC" w:rsidR="00161A2F" w:rsidRDefault="00161A2F" w:rsidP="00DB441A">
+    <w:p w14:paraId="3C105028" w14:textId="37212B41" w:rsidR="00161A2F" w:rsidRDefault="00161A2F" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anmeldung ist in jedem Fall verbindlich. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0E852047" w14:textId="2433F818" w:rsidR="00DF2FA6" w:rsidRDefault="00DF2FA6" w:rsidP="00DB441A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C18250" w14:textId="77777777" w:rsidR="00DF2FA6" w:rsidRDefault="00DF2FA6" w:rsidP="00DB441A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="56966A70" w14:textId="7860BDC3" w:rsidR="00AF6CC2" w:rsidRDefault="00AF6CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2D7F10" w14:textId="054C55AF" w:rsidR="00565220" w:rsidRPr="00572D80" w:rsidRDefault="00565220" w:rsidP="000321B6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -1804,269 +1503,179 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C28A318" w14:textId="77777777" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E05B1CC" w14:textId="4019560C" w:rsidR="00572D80" w:rsidRDefault="00830611" w:rsidP="00572D80">
+    <w:p w14:paraId="6E05B1CC" w14:textId="77777777" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...25 lines deleted...]
-      <w:r w:rsidR="00572D80">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vegetarisch</w:t>
       </w:r>
-      <w:r w:rsidR="00572D80">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...25 lines deleted...]
-      <w:r w:rsidR="00572D80">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vegan </w:t>
       </w:r>
-      <w:r w:rsidR="00572D80">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...25 lines deleted...]
-      <w:r w:rsidR="00572D80">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ohne Schweinefleisch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B82D678" w14:textId="1777E1AA" w:rsidR="00572D80" w:rsidRDefault="00830611" w:rsidP="009A5025">
+    <w:p w14:paraId="6B82D678" w14:textId="77777777" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00263A0D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
-[...3 lines deleted...]
-          <w:tab w:val="right" w:pos="9356"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidR="00572D80">
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> weiteres:</w:t>
       </w:r>
-      <w:r w:rsidR="00572D80">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...22 lines deleted...]
-      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="156AA113" w14:textId="77777777" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36B20389" w14:textId="162A4C00" w:rsidR="00572D80" w:rsidRPr="00263A0D" w:rsidRDefault="009E60F8" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -2086,138 +1695,119 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Hinweis: je nach Zubereitungsart (z.B. vegan) wird ein allfälliger Preiszuschlag erhoben.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41831825" w14:textId="77777777" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00565220">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9212"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5376600F" w14:textId="1F52C4AE" w:rsidR="00565220" w:rsidRDefault="00565220" w:rsidP="009A5025">
-[...66 lines deleted...]
-    <w:p w14:paraId="6E6174DA" w14:textId="31105EDC" w:rsidR="00565220" w:rsidRDefault="00565220" w:rsidP="00565220">
+    <w:p w14:paraId="5376600F" w14:textId="663E69FF" w:rsidR="00565220" w:rsidRDefault="00565220" w:rsidP="00565220">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9212"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Mein Kind ist gegen folgende Lebensmittel allergisch:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6174DA" w14:textId="28742232" w:rsidR="00565220" w:rsidRDefault="00565220" w:rsidP="00565220">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9212"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="499E6508" w14:textId="77777777" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A479E09" w14:textId="38C095B3" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="120" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2228,107 +1818,95 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mein Kind muss während der Mittagszeit folgende Medikamente einnehmen </w:t>
       </w:r>
       <w:r w:rsidRPr="00572D80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Einnahme genau beschreiben)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:sdt>
-[...42 lines deleted...]
-    <w:p w14:paraId="4C03921C" w14:textId="1F3A82CC" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00572D80">
+    <w:p w14:paraId="2FE4BAC0" w14:textId="053E8F13" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9212"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C03921C" w14:textId="40091D94" w:rsidR="00572D80" w:rsidRDefault="00572D80" w:rsidP="00572D80">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9212"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0DA585BA" w14:textId="24CFC602" w:rsidR="00531CA8" w:rsidRDefault="00531CA8" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51EBEE20" w14:textId="77777777" w:rsidR="00531CA8" w:rsidRDefault="00531CA8" w:rsidP="00572D80">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2536,553 +2114,353 @@
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="0F8547A9" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="577F99D3" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00637C2A" w:rsidRPr="00870C6C" w14:paraId="35F801AD" w14:textId="553D0EFD" w:rsidTr="001E309D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DDD880F" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="26B9838A" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3367" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="2274E9DC" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00637C2A" w:rsidRPr="00870C6C" w14:paraId="65E4DF2E" w14:textId="7A3C709D" w:rsidTr="001E309D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06651AB3" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="6FBDF820" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3367" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="7BB9331D" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00637C2A" w:rsidRPr="00870C6C" w14:paraId="7F2A4C0E" w14:textId="0AEAD7F3" w:rsidTr="001E309D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1852D5C9" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLZ und Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="3CE02CFA" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3367" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="6E6B34DB" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00637C2A" w:rsidRPr="00870C6C" w14:paraId="5ED30105" w14:textId="21D79C83" w:rsidTr="001E309D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B4C21B" w14:textId="64BA6B14" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3091,142 +2469,92 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefonnummer</w:t>
             </w:r>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="75873396" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3367" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="679C173E" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00637C2A" w:rsidRPr="00870C6C" w14:paraId="06335609" w14:textId="6A349491" w:rsidTr="001E309D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FDAFCA6" w14:textId="343A98FC" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3235,1310 +2563,1167 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00870C6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="6F1B525B" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3367" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="7E345FDB" w14:textId="77777777" w:rsidR="00637C2A" w:rsidRPr="00870C6C" w:rsidRDefault="00637C2A" w:rsidP="00524C89">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B8B06D9" w14:textId="02FFD821" w:rsidR="0056568E" w:rsidRPr="00041CB8" w:rsidRDefault="0056568E" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41403E85" w14:textId="0CEE3155" w:rsidR="00A61356" w:rsidRDefault="00A61356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2FF2EF" w14:textId="2CEEEA89" w:rsidR="00DF25A4" w:rsidRPr="00041CB8" w:rsidRDefault="00DF25A4" w:rsidP="00041CB8">
+    <w:p w14:paraId="2A2FF2EF" w14:textId="2CEEEA89" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00041CB8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041CB8">
+      <w:r w:rsidRPr="00783E15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Notfall</w:t>
       </w:r>
-      <w:r w:rsidR="001E75AF">
+      <w:r w:rsidR="001E75AF" w:rsidRPr="00783E15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kontakt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C51D343" w14:textId="195535DA" w:rsidR="00DF25A4" w:rsidRDefault="00DF25A4" w:rsidP="00DF25A4">
+    <w:p w14:paraId="3C51D343" w14:textId="195535DA" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00DF25A4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74FFAA75" w14:textId="1A539DC3" w:rsidR="002516E2" w:rsidRPr="00826414" w:rsidRDefault="002516E2" w:rsidP="002516E2">
+    <w:p w14:paraId="74FFAA75" w14:textId="1A539DC3" w:rsidR="002516E2" w:rsidRPr="00783E15" w:rsidRDefault="002516E2" w:rsidP="002516E2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826414">
+      <w:r w:rsidRPr="00783E15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In einem Notfall resp. wenn das angemeldete Kind dem Mittagstisch </w:t>
       </w:r>
-      <w:r w:rsidR="00BF5258" w:rsidRPr="00826414">
+      <w:r w:rsidR="00BF5258" w:rsidRPr="00783E15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fernbleibt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00826414">
+      <w:r w:rsidRPr="00783E15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, wird dieser Notfallkontakt umgehend durch die Betreuungspersonen informiert. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705A7753" w14:textId="77777777" w:rsidR="002516E2" w:rsidRPr="00870C6C" w:rsidRDefault="002516E2" w:rsidP="00DF25A4">
+    <w:p w14:paraId="705A7753" w14:textId="77777777" w:rsidR="002516E2" w:rsidRPr="00783E15" w:rsidRDefault="002516E2" w:rsidP="00DF25A4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9366" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="6819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w14:paraId="675AB0CE" w14:textId="77777777" w:rsidTr="00326BA3">
+      <w:tr w:rsidR="00783E15" w:rsidRPr="00783E15" w14:paraId="675AB0CE" w14:textId="77777777" w:rsidTr="00326BA3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A22930D" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+          <w:p w14:paraId="2A22930D" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00870C6C">
+            <w:r w:rsidRPr="00783E15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...54 lines deleted...]
-          <w:p w14:paraId="1D3DC53A" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+          <w:p w14:paraId="0B701ECF" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00870C6C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w14:paraId="0A17BC86" w14:textId="77777777" w:rsidTr="00326BA3">
+      <w:tr w:rsidR="00783E15" w:rsidRPr="00783E15" w14:paraId="29A44E0D" w14:textId="77777777" w:rsidTr="00326BA3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F530C3C" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+          <w:p w14:paraId="1D3DC53A" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00870C6C">
-[...5 lines deleted...]
-              <w:t>Adresse:</w:t>
+            <w:r w:rsidRPr="00783E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...54 lines deleted...]
-          <w:p w14:paraId="4BA80BFD" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+          <w:p w14:paraId="65C3F53F" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00870C6C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w14:paraId="5E69813B" w14:textId="77777777" w:rsidTr="00326BA3">
+      <w:tr w:rsidR="00783E15" w:rsidRPr="00783E15" w14:paraId="0A17BC86" w14:textId="77777777" w:rsidTr="00326BA3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D26719B" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+          <w:p w14:paraId="1F530C3C" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00783E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adresse:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35AEBA48" w14:textId="16C1DE0F" w:rsidR="00DF25A4" w:rsidRPr="00DF25A4" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6819" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50092686" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826414">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w14:paraId="4E1B599E" w14:textId="77777777" w:rsidTr="00326BA3">
+      <w:tr w:rsidR="00783E15" w:rsidRPr="00783E15" w14:paraId="318AD233" w14:textId="77777777" w:rsidTr="00326BA3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="108FAF52" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00870C6C" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+          <w:p w14:paraId="4BA80BFD" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00783E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PLZ und Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...54 lines deleted...]
-          <w:p w14:paraId="7F7B6C72" w14:textId="257B6FC9" w:rsidR="00DF25A4" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+          <w:p w14:paraId="08E0C24E" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="right" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783E15" w:rsidRPr="00783E15" w14:paraId="5E69813B" w14:textId="77777777" w:rsidTr="00326BA3">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D26719B" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telefonnummer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35AEBA48" w14:textId="16C1DE0F" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Wichtig: muss erreichbar sein)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6819" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2D2823" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783E15" w:rsidRPr="00783E15" w14:paraId="4E1B599E" w14:textId="77777777" w:rsidTr="00326BA3">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108FAF52" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-Mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6819" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73458C11" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783E15" w:rsidRPr="00783E15" w14:paraId="3389B21D" w14:textId="77777777" w:rsidTr="00326BA3">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7B6C72" w14:textId="257B6FC9" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783E15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Beziehung zum Kind:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...41 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="3CFC3BAA" w14:textId="77777777" w:rsidR="00DF25A4" w:rsidRPr="00783E15" w:rsidRDefault="00DF25A4" w:rsidP="00326BA3">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="right" w:pos="3969"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6521"/>
+                <w:tab w:val="right" w:pos="9356"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DEEC577" w14:textId="0B7C3948" w:rsidR="0056568E" w:rsidRPr="00041CB8" w:rsidRDefault="0056568E" w:rsidP="00DB441A">
+    <w:p w14:paraId="7DEEC577" w14:textId="0B7C3948" w:rsidR="0056568E" w:rsidRPr="00783E15" w:rsidRDefault="0056568E" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F9AEEE2" w14:textId="45CB0A6D" w:rsidR="00DF25A4" w:rsidRPr="00041CB8" w:rsidRDefault="00DF25A4" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7663E3" w14:textId="77777777" w:rsidR="00EA6FB6" w:rsidRPr="000D32A9" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+    <w:p w14:paraId="195BC587" w14:textId="19EFBAB2" w:rsidR="00DF25A4" w:rsidRPr="000D32A9" w:rsidRDefault="006C0141" w:rsidP="000D32A9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Einverständniserklärung Gruppenfotos und Bestätgung Anmeldung</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BE3027B" w14:textId="77777777" w:rsidR="00EA6FB6" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+        <w:t xml:space="preserve">Einverständniserklärung Gruppenfotos und </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC60A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bestätgung Anmeldung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501FCF91" w14:textId="2BDA0828" w:rsidR="000D32A9" w:rsidRDefault="000D32A9" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE3352C" w14:textId="77777777" w:rsidR="00EA6FB6" w:rsidRPr="006C0141" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+    <w:p w14:paraId="66779ECD" w14:textId="4A05B605" w:rsidR="006C0141" w:rsidRPr="006C0141" w:rsidRDefault="006C0141" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Einverständniserklärung Gruppenfotos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7BC900" w14:textId="77777777" w:rsidR="00EA6FB6" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+    <w:p w14:paraId="581BBADE" w14:textId="0C11703D" w:rsidR="006C0141" w:rsidRDefault="006806DD" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mit meiner Unterschrift erkläre ich mich einverstanden, dass im Rahmen der Mittagstischbetreuung Bilder von meinem angemeldeten Kind gemacht und zur Veröffentlichung (Gemeindehomepage, Gemeindemitteilungsblatt etc.) verwendet und zu diesem Zweck auch abgespeichert werden darf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DAF40C" w14:textId="77777777" w:rsidR="00EA6FB6" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+    <w:p w14:paraId="168378BA" w14:textId="77777777" w:rsidR="006C0141" w:rsidRDefault="006C0141" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AD12B54" w14:textId="77777777" w:rsidR="00EA6FB6" w:rsidRPr="006C0141" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+    <w:p w14:paraId="19886B73" w14:textId="0889F6AF" w:rsidR="006C0141" w:rsidRPr="006C0141" w:rsidRDefault="006C0141" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bestätigung Anmeldung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05780D7C" w14:textId="596C6055" w:rsidR="00EA6FB6" w:rsidRPr="00041CB8" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+    <w:p w14:paraId="6E46E6B1" w14:textId="450738D0" w:rsidR="000D32A9" w:rsidRPr="00041CB8" w:rsidRDefault="000D32A9" w:rsidP="000D32A9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mit meiner Unterschrift bestätige ich die verbindliche Anmeldung meines Kindes für den Mittagstisch der Gemeinde Leuggern für das </w:t>
-[...7 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">Mit meiner Unterschrift bestätige ich die </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verbindliche </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Semester 202</w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>Anmeldung meines Kindes für den Mittagstisch der Gemeinde Leuggern</w:t>
+      </w:r>
+      <w:r w:rsidR="00E643D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für das </w:t>
+      </w:r>
+      <w:r w:rsidR="008015D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E643D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Semester </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8367E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="008015D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8367E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7611C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (regelmässiger Besuch)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...7 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Des Weiteren</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (regelmässiger Besuch). Des Weiteren bestätige ich, das Reglement Mittagstisch gelesen zu haben und erkläre mich mit diesem einverstanden. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69AA0AF6" w14:textId="77777777" w:rsidR="00EA6FB6" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+        <w:t xml:space="preserve"> bestätige ich, </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7406">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>das</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0073196D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reglement Mittagstisch </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7406">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gelesen zu haben und </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erkläre mich mit diesem einverstanden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5FE931" w14:textId="1B88376B" w:rsidR="00DF25A4" w:rsidRDefault="00DF25A4" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B73730F" w14:textId="77777777" w:rsidR="00EA6FB6" w:rsidRPr="00041CB8" w:rsidRDefault="00EA6FB6" w:rsidP="00EA6FB6">
+    <w:p w14:paraId="53C2B4B9" w14:textId="77777777" w:rsidR="00A6072B" w:rsidRPr="00041CB8" w:rsidRDefault="00A6072B" w:rsidP="00DB441A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5711CB4F" w14:textId="459B4CD4" w:rsidR="00EA6FB6" w:rsidRPr="00041CB8" w:rsidRDefault="00830611" w:rsidP="009A5025">
+    <w:p w14:paraId="2D3FD1D5" w14:textId="5FD9831F" w:rsidR="0056568E" w:rsidRPr="00041CB8" w:rsidRDefault="00FA02F3" w:rsidP="00FA02F3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
-[...3 lines deleted...]
-          <w:tab w:val="right" w:pos="9356"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4820"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...23 lines deleted...]
-      <w:r w:rsidR="009A5025">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...24 lines deleted...]
-    <w:p w14:paraId="60B16CC4" w14:textId="3B923E1E" w:rsidR="00EA6FB6" w:rsidRPr="001E70A7" w:rsidRDefault="00EA6FB6" w:rsidP="009A5025">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6386B833" w14:textId="218EDA9E" w:rsidR="006C0141" w:rsidRPr="00FA02F3" w:rsidRDefault="00FA02F3" w:rsidP="00FA02F3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4678"/>
+          <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA02F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E70A7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00FA02F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift</w:t>
       </w:r>
-    </w:p>
-    <w:sectPr w:rsidR="00EA6FB6" w:rsidRPr="001E70A7" w:rsidSect="00A61356">
+      <w:r w:rsidR="00AA1402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006C0141" w:rsidRPr="00FA02F3" w:rsidSect="00A61356">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1276" w:bottom="284" w:left="1418" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1820EB0A" w14:textId="77777777" w:rsidR="00E3738F" w:rsidRDefault="00E3738F" w:rsidP="00E3738F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="20D7FA30" w14:textId="77777777" w:rsidR="00E3738F" w:rsidRDefault="00E3738F" w:rsidP="00E3738F">
@@ -4575,91 +3760,90 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Webdings">
+    <w:panose1 w:val="05030102010509060703"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5DF082B4" w14:textId="2A4CEC7C" w:rsidR="00E3738F" w:rsidRPr="007A667E" w:rsidRDefault="000260EF" w:rsidP="007A667E">
+  <w:p w14:paraId="5DF082B4" w14:textId="098C38A6" w:rsidR="00E3738F" w:rsidRPr="007A667E" w:rsidRDefault="000F3A77" w:rsidP="007A667E">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64190B0A" wp14:editId="53D1500E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6365E39D" wp14:editId="535963B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1073049</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5849620" cy="1217930"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Grafik 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6076,258 +5260,251 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YpNvB5jqSqhR6lsTM34a3uavzjbSl+nNZYfRqxL/jaV+FBIOOV/1qr6/8qvxSy9DFLFCGqEoGWgPX8QbrxphNg==" w:salt="8OCn3QXzOJQsPCsJc18tVQ=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="63489"/>
+    <o:shapedefaults v:ext="edit" spidmax="55297"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00770D43"/>
-    <w:rsid w:val="000260EF"/>
     <w:rsid w:val="000321B6"/>
     <w:rsid w:val="00036A7F"/>
     <w:rsid w:val="00041CB8"/>
     <w:rsid w:val="000775C9"/>
     <w:rsid w:val="0009718E"/>
     <w:rsid w:val="000A38D9"/>
     <w:rsid w:val="000D32A9"/>
     <w:rsid w:val="000F1997"/>
+    <w:rsid w:val="000F3A77"/>
     <w:rsid w:val="001140AE"/>
     <w:rsid w:val="00151CCE"/>
     <w:rsid w:val="00161A2F"/>
     <w:rsid w:val="00167792"/>
     <w:rsid w:val="00195394"/>
     <w:rsid w:val="001C717F"/>
+    <w:rsid w:val="001D1707"/>
     <w:rsid w:val="001D372F"/>
     <w:rsid w:val="001E309D"/>
-    <w:rsid w:val="001E70A7"/>
     <w:rsid w:val="001E75AF"/>
     <w:rsid w:val="001F24B7"/>
     <w:rsid w:val="00207E6D"/>
-    <w:rsid w:val="00232748"/>
     <w:rsid w:val="002361B8"/>
     <w:rsid w:val="002434AF"/>
     <w:rsid w:val="002516E2"/>
     <w:rsid w:val="00263A0D"/>
     <w:rsid w:val="00265401"/>
-    <w:rsid w:val="00282791"/>
-    <w:rsid w:val="002C29A7"/>
     <w:rsid w:val="002F2E7F"/>
     <w:rsid w:val="00303898"/>
     <w:rsid w:val="00314F51"/>
     <w:rsid w:val="003442EC"/>
     <w:rsid w:val="00361B39"/>
     <w:rsid w:val="00372AE3"/>
     <w:rsid w:val="00395E1D"/>
     <w:rsid w:val="00396264"/>
     <w:rsid w:val="003B76F7"/>
     <w:rsid w:val="003E7C80"/>
     <w:rsid w:val="003F7406"/>
     <w:rsid w:val="00403A81"/>
     <w:rsid w:val="004318B6"/>
-    <w:rsid w:val="00440D68"/>
     <w:rsid w:val="00444E28"/>
     <w:rsid w:val="0045603E"/>
     <w:rsid w:val="00462F12"/>
     <w:rsid w:val="004749AD"/>
     <w:rsid w:val="00476B7D"/>
-    <w:rsid w:val="00482D4F"/>
     <w:rsid w:val="004932F1"/>
     <w:rsid w:val="00495ADA"/>
     <w:rsid w:val="004C48A5"/>
     <w:rsid w:val="004D65FE"/>
     <w:rsid w:val="00524C89"/>
     <w:rsid w:val="00531CA8"/>
     <w:rsid w:val="00535C70"/>
     <w:rsid w:val="00565220"/>
     <w:rsid w:val="0056568E"/>
     <w:rsid w:val="00572D80"/>
     <w:rsid w:val="0059391A"/>
     <w:rsid w:val="005B2C0D"/>
     <w:rsid w:val="005B32E8"/>
     <w:rsid w:val="005E0B23"/>
     <w:rsid w:val="00607A94"/>
     <w:rsid w:val="00625757"/>
     <w:rsid w:val="0063555D"/>
     <w:rsid w:val="00637C2A"/>
     <w:rsid w:val="006428FB"/>
     <w:rsid w:val="0067656A"/>
+    <w:rsid w:val="006806DD"/>
     <w:rsid w:val="006A528F"/>
+    <w:rsid w:val="006C0141"/>
     <w:rsid w:val="006C26A3"/>
     <w:rsid w:val="0073196D"/>
     <w:rsid w:val="00732981"/>
     <w:rsid w:val="0073794D"/>
     <w:rsid w:val="0076048D"/>
     <w:rsid w:val="00770D43"/>
     <w:rsid w:val="00774217"/>
+    <w:rsid w:val="00783E15"/>
     <w:rsid w:val="007A4807"/>
     <w:rsid w:val="007A667E"/>
     <w:rsid w:val="007F00C2"/>
     <w:rsid w:val="007F0DD1"/>
     <w:rsid w:val="007F42DA"/>
     <w:rsid w:val="008015D8"/>
     <w:rsid w:val="00802B52"/>
     <w:rsid w:val="00825A74"/>
-    <w:rsid w:val="00826414"/>
     <w:rsid w:val="00827B85"/>
-    <w:rsid w:val="00830611"/>
     <w:rsid w:val="00833EFF"/>
     <w:rsid w:val="0083447C"/>
     <w:rsid w:val="00842109"/>
     <w:rsid w:val="00843AB4"/>
     <w:rsid w:val="008563BB"/>
     <w:rsid w:val="0086323E"/>
     <w:rsid w:val="00864794"/>
     <w:rsid w:val="0086606B"/>
     <w:rsid w:val="00870C6C"/>
     <w:rsid w:val="00873D5D"/>
-    <w:rsid w:val="008E441F"/>
     <w:rsid w:val="008F4255"/>
     <w:rsid w:val="00970BB3"/>
+    <w:rsid w:val="009764C3"/>
     <w:rsid w:val="0099223D"/>
-    <w:rsid w:val="009A5025"/>
     <w:rsid w:val="009E3C15"/>
+    <w:rsid w:val="009E3F13"/>
     <w:rsid w:val="009E60F8"/>
     <w:rsid w:val="00A06263"/>
     <w:rsid w:val="00A434A8"/>
     <w:rsid w:val="00A474E6"/>
     <w:rsid w:val="00A52A42"/>
     <w:rsid w:val="00A53A2E"/>
     <w:rsid w:val="00A6072B"/>
     <w:rsid w:val="00A61356"/>
     <w:rsid w:val="00A65BD8"/>
+    <w:rsid w:val="00A8367E"/>
     <w:rsid w:val="00A96C9C"/>
     <w:rsid w:val="00AA1402"/>
     <w:rsid w:val="00AA7D39"/>
-    <w:rsid w:val="00AD0A76"/>
+    <w:rsid w:val="00AC60A6"/>
     <w:rsid w:val="00AD4C1F"/>
     <w:rsid w:val="00AD55A7"/>
     <w:rsid w:val="00AE35E1"/>
     <w:rsid w:val="00AE40D6"/>
     <w:rsid w:val="00AF6CC2"/>
-    <w:rsid w:val="00B073B0"/>
     <w:rsid w:val="00BC0CB7"/>
     <w:rsid w:val="00BF5258"/>
     <w:rsid w:val="00C944AF"/>
     <w:rsid w:val="00CA201C"/>
-    <w:rsid w:val="00CB4B09"/>
     <w:rsid w:val="00CB79F9"/>
     <w:rsid w:val="00CC66FD"/>
     <w:rsid w:val="00CD0314"/>
     <w:rsid w:val="00D031DC"/>
     <w:rsid w:val="00D257EE"/>
     <w:rsid w:val="00D43CE7"/>
     <w:rsid w:val="00D44A4D"/>
     <w:rsid w:val="00D51056"/>
     <w:rsid w:val="00D564CE"/>
     <w:rsid w:val="00D74CE2"/>
     <w:rsid w:val="00D82289"/>
     <w:rsid w:val="00DA4615"/>
     <w:rsid w:val="00DB441A"/>
     <w:rsid w:val="00DC433F"/>
     <w:rsid w:val="00DD3CB5"/>
     <w:rsid w:val="00DF25A4"/>
+    <w:rsid w:val="00DF2FA6"/>
     <w:rsid w:val="00E113A6"/>
     <w:rsid w:val="00E35AA6"/>
     <w:rsid w:val="00E3738F"/>
     <w:rsid w:val="00E42865"/>
     <w:rsid w:val="00E64248"/>
     <w:rsid w:val="00E643D9"/>
     <w:rsid w:val="00E9358E"/>
-    <w:rsid w:val="00EA6FB6"/>
     <w:rsid w:val="00EB584D"/>
     <w:rsid w:val="00F37A5F"/>
     <w:rsid w:val="00F4105F"/>
     <w:rsid w:val="00F50D2B"/>
     <w:rsid w:val="00F614F6"/>
     <w:rsid w:val="00F7611C"/>
     <w:rsid w:val="00FA02F3"/>
     <w:rsid w:val="00FA283D"/>
-    <w:rsid w:val="00FE5FB8"/>
     <w:rsid w:val="00FF6A39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="63489"/>
+    <o:shapedefaults v:ext="edit" spidmax="55297"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="27F96DDD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{46511B04-A84E-445A-899F-1325F9CB693A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -6833,1806 +6010,70 @@
     <w:name w:val="MFG Zeile"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="007A667E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0" w:line="300" w:lineRule="exact"/>
       <w:ind w:left="6521"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A474E6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gemeindekanzlei@leuggern.ch/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gemeindekanzlei@leuggern.ch/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...1724 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8897,70 +6338,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3160973A-03A2-41F4-AE54-1BD7226B39FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>565</Words>
-  <Characters>3560</Characters>
+  <Words>347</Words>
+  <Characters>2188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4117</CharactersWithSpaces>
+  <CharactersWithSpaces>2530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Susanne Keller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>